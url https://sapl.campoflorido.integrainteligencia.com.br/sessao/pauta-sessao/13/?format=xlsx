--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="26">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>INDICAÇÕES nº 9 de 2026</t>
   </si>
   <si>
@@ -71,56 +71,50 @@
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2026_x000D_
 Indica ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de dar_x000D_
 denominação ao CEMEI (Centro Municipal de Educação Infantil) a ser construído em nossa_x000D_
 cidade com o nome da cidadã campo-floridense que menciona.</t>
   </si>
   <si>
     <t>INDICAÇÕES nº 11 de 2026</t>
   </si>
   <si>
     <t>PROPOSIÇÃO / INDICAÇÃO N.º 11/2026_x000D_
 O Vereador PAULO CÉSAR SABINO DA SILVA, que este subscreve, propõe que observadas as normas_x000D_
 regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de Campo Florido, Álysson Eduardo da Silva,_x000D_
 que determine, junto ao setor competente, e, se necessário, em conjunto com a Companhia Energética de_x000D_
 Minas Gerais – CEMIG, a verificação e substituição, em caráter de urgência, do poste de iluminação pública_x000D_
 situado na Rua Humberto Ferreira de Melo, nas proximidades do nº 466, bairro Azaléia</t>
   </si>
   <si>
     <t>ATA DA SESSÃO LEGISLATIVA ANTERIOR nº 3 de 2026</t>
   </si>
   <si>
     <t>ATA DA 2ª (SEGUNDA) REUNIÃO ORDINÁRIA, DO 3º (TERCEIRO) PERÍODO_x000D_
 LEGISLATIVO, DA 20ª (VIGESIMA) LEGISLATURA, REALIZADA AOS 05 (CINCO)_x000D_
 DIAS DO MÊS DE MARÇO DO ANO DE 2.026 (DOIS MIL E VINTE E SEIS).</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Lei nº 10, de 10 de fevereiro de 2026, de autoria do Poder Executivo que, “Autoriza percentual para remanejamento e/ou transferências de saldos orçamentárias do orçamento vigente e Contém Outras Providências”</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 11 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº   11, de 10 de fevereiro de 2026 de autoria do Poder Executivo, que “Altera o Código Tributário Municipal para Revogar a Taxa de Manejo de Resíduos Sólidos e dá Outras Providência”;</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 12 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12, de 05 de março de 2026, de autoria do Vereador Antônio Cesar Machado da Costa, que “Declara como de Utilidade Pública entidade que menciona e Contém Outras Disposições”</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 16 de 2026</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos da Lei Complementar nº_x000D_
 11, de 22 de março de 2023 que dispõe sobre o Uso e Ocupação do Solo no Município de_x000D_
 Campo Florido, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 17 de 2026</t>
   </si>
   <si>
@@ -448,61 +442,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="200.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="191.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -552,147 +546,130 @@
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>87</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>9</v>
-[...15 lines deleted...]
-      <c r="F11" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">