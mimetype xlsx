--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="279">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -191,50 +191,53 @@
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_no_12.2026_-__declaracao_de_utilidade_publica_3_1.doc_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12, de 05 de março de 2026, de autoria do Vereador Antônio Cesar Machado da Costa, que “Declara como de Utilidade Pública entidade que menciona e Contém Outras Disposições”</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_complementar_no_13.2026_-_institui_o_programa_municipal_de_recuperacao_fiscal_refis_campo_florido_2026_e_contem_outras_disposicoes__2.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Recuperação Fiscal –_x000D_
 REFIS CAMPO FLORIDO 2026 e contém outras _x000D_
 disposições.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/projeto_de_lei_14.2026_-_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14, de 04 de março de 2026, de autoria do Poder Executivo, que “Altera Dispositivos da Lei Municipal nº 553, de 09 de janeiro de 1996, prorroga prazos para cumprimento de Encargos e dá Outras Providências”</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/projeto_de_lei_no_15.2026_-__-institui_semana_municipal_de_conscientizacao_do_autismo.docx.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15, de 05 de março de 2026, de autoria da Vereadora Vanessa Zago Melo, que “Institui a Semana Municipal de Conscientização do Autismo no Município de Campo Florido e dá Outras Providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/projeto_16.pdf</t>
   </si>
@@ -265,99 +268,212 @@
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/projeto_18.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no_x000D_
 Orçamento-Programa do exercício de 2026, por Excesso de Arrecadação, referente ao Convênio_x000D_
 nº 1261001711/2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/projeto_de_lei_n_19_-_institui_o_programa_cuidando_de_quem_cuida_vereadora_vanessa-_certo_1.pdf</t>
   </si>
   <si>
     <t>A vereadora VANESSA ZAGO MELO, que esta subscreve, no uso de suas atribuições _x000D_
 legais, embasado no disposto no art. 96, “d” e art. 156, inciso I, do Regimento Interno, _x000D_
 encaminha para apreciação do Plenário desta Câmara Municipal, o anexo Projeto de Lei que _x000D_
 “Institui o Programa “Cuidando de Quem Cuida”.”</t>
   </si>
   <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_no_20.2026_-_ldo_projeto_de_lei_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_do_exercicio_financeiro_de_2027_.pdf.crdownload</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para Elaboração da Lei_x000D_
+Orçamentária do Exercício Financeiro de 2027.</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/120/projeto_de_lei_complementar_no_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da Lei Complementar nº 11, de 22 de março de 2023, que dispõe sobre o uso e ocupação do solo no Município de Campo Florido, para adequação dos parâmetros mínimos de lote, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/130/projeto_de_lei_credito_adicional_especial_superavit_financeiro_portarias_gm_ms_n_2819_2023_e_2875_2023__1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito_x000D_
+Adicional Especial, com fundamento no inciso II do_x000D_
+artigo 41 da Lei Federal no 4.320/64, no Orçamento-_x000D_
+Programa do exercício de 2026, no valor de R$_x000D_
+189.000,00 (Cento e oitenta e nove mil reais), com_x000D_
+recursos de Superávit Financeiro, através de_x000D_
+reprogramação de saldo de transferência fundo a_x000D_
+fundo relativa às Portarias GM/MS no 2.819, de 28 de_x000D_
+dezembro de 2023, e no 2.875, de 29 de dezembro de_x000D_
+2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/131/projeto_de_lei_credito_adicional_especial_por_excesso_de_arrecadacao_creche_pro_infancia_r_2_504_420_20__1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito_x000D_
+Adicional Especial, com fundamento no inciso II do_x000D_
+artigo 41 da Lei Federal no 4.320/64, no Orçamento-_x000D_
+Programa do exercício de 2026, no valor de R$_x000D_
+2.504.420,20 (dois milhões quinhentos e quatro mil_x000D_
+quatrocentos e vinte reais e vinte centavos), com_x000D_
+recursos do Excesso de Arrecadação, através de_x000D_
+repasses financeiros recebidos do Ministério da_x000D_
+Educação referente ao TERMO DE COMPROMISSO No_x000D_
+977931/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/132/projeto_de_lei_abertura_de_credito_adicional_especial_construcao_de_ubs_r_1_988_000_00_.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a abrir Crédito_x000D_
+Adicional Especial, com fundamento no inciso II do_x000D_
+artigo 41 e no art. 43, §1o, incisos II e III, da Lei Federal_x000D_
+no 4.320/64, no Orçamento-Programa do exercício de_x000D_
+2026, no valor de R$ 1.988.000,00 (um milhão,_x000D_
+novecentos e oitenta e oito mil reais), com recursos de_x000D_
+Anulação de Dotação e por Excesso de Arrecadação,_x000D_
+através de recursos financeiros recebidos do_x000D_
+Ministério da Saúde, referente à Proposta no_x000D_
+11277.550000/25-006 destinada à construção de_x000D_
+Unidade Básica de Saúde_x000D_
+_x000D_
+– UBS, e dá outras_x000D_
+_x000D_
+providências.</t>
+  </si>
+  <si>
     <t>72</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETOS DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/projeto_de_decreto_legislativo_no_01.2026_-titulo_cidadao_honorario_luiz_euripedes_ferreira_autor_vereador_pedro_alcantara.pdf</t>
   </si>
   <si>
     <t>O Vereador PEDRO ALCÂNTARA MARTINS FONTES, que esta subscreve,_x000D_
 encaminha para apreciação do Plenário desta Câmara Municipal, o anexo projeto de Decreto_x000D_
 Legislativo, que outorga título de cidadão honorário ao Senhor LUIZ EURÍPEDES_x000D_
 FERREIRA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/projeto_de_decreto_legislativo_no_02.2026_-_titulo_cidadao_honorario_tarsio_amaral_oliveira_autor_vereador_pedro_alcantara.pdf</t>
   </si>
   <si>
     <t>O Vereador PEDRO ALCÂNTARA MARTINS FONTES, que esta subscreve,_x000D_
 encaminha para apreciação do Plenário desta Câmara Municipal, o anexo projeto de Decreto_x000D_
 Legislativo, que outorga título de cidadão honorário ao Senhor TARSIO AMARAL_x000D_
 OLIVEIRA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/projeto_de_decreto_legislativo_no_03.2026_-_titulo_cidadao_honorario_marcelo_gomes_amaral_autor_vereador_pedro_alcantara.pdf</t>
   </si>
   <si>
     <t>O Vereador PEDRO ALCÂNTARA MARTINS FONTES, que esta subscreve, encaminha para apreciação do Plenário desta Câmara Municipal, o anexo projeto de Decreto Legislativo, que outorga título de cidadão honorário ao Senhor MARCELO GOMES AMARAL.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/69/decreto-legislativo-04-_1_.pdf.crdownload</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo Municipal relativa ao exercício financeiro de 2021.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/115/projeto_decreto_lei_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Outorga o Título de Cidadão Benemérito do Município de Campo Florido _x000D_
+ao Senhor Clodoaldo Antônio dos Santos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/116/projeto_decreto_lei_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Outorga o Título de Cidadão Benemérito do Município de Campo Florido _x000D_
+ao Senhor Gilberto Ribeiro de Castro, e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETOS DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/projeto_resolucao_no_01.2026_-_resolucao_mesa_diretora_cmcp_-_recomendacao_mpc_-_19_01_26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da_x000D_
 apresentação, execução e transparência_x000D_
 das emendas parlamentares no âmbito da_x000D_
 Câmara Municipal de CAMPO FLORIDO, em_x000D_
 atendimento à Recomendação MPC-MG nº_x000D_
 01/2025.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
@@ -383,50 +499,74 @@
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/101/resolucao_licitacoes_e_contratacoes_na_forma_presencial_e_eletronica_-_cmcf_1_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Campo _x000D_
 Florido, a realização de licitações e contratações diretas _x000D_
 nas _x000D_
 formas eletrônica e presencial, incluindo as _x000D_
 modalidades de pregão, concorrência e dispensa _x000D_
 eletrônica, para aquisição de bens e contratação de _x000D_
 serviços _x000D_
 comuns, inclusive serviços comuns de _x000D_
 engenharia.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/102/resolucao_regulamentando_licitacoes_-_cmf_-_ajustado_01_04_26_3_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPO FLORIDO – MG.</t>
   </si>
   <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/133/resolucao_no_06.2026_-_estabelece_o_orcamento_da_camara_municipal_de_campo_florido_para_o_exercicio_de_2027_1.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o Orçamento da Câmara Municipal de Campo_x000D_
+Florido para o Exercício Financeiro de 2027.</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/135/resolucao_7_e_formulario_de_viagem.pdf</t>
+  </si>
+  <si>
+    <t>‘’AUTORIZA A UTILIZAÇÃO DE TRANSPORTE AÉREO_x000D_
+E O PAGAMENTO DE PASSAGEM AÉREA PARA_x000D_
+PARTICIPAÇÃO NO ENCONTRO NACIONAL DA_x000D_
+ASSOCIAÇÃO BRASILEIRA DAS ESCOLAS DO LEGISLATIVO_x000D_
+E DE CONTAS (ABEL) 2026, NA CIDADE DE FORTALEZA/CE, E_x000D_
+DÁ OUTRAS PROVIDÊNCIAS.’</t>
+  </si>
+  <si>
     <t>89</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÕES</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/indicacao__no_09.2026_-_-_antonio_cesar_-_ubs.docx.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2026_x000D_
 Indica ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de dar_x000D_
 denominação à UBS (Unidade Básica de Saúde) a ser construída em nossa cidade com o_x000D_
 nome da cidadã campo-floridense que menciona.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_10.2026__-_antonio_cesar_-_cemei.docx.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2026_x000D_
@@ -483,50 +623,406 @@
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/97/indicacao_no_14.2026-_isencao_iptu_autista_vereador_pedro_alcantara_martins_fontes.pdf</t>
   </si>
   <si>
     <t>O Vereador Pedro Alcantara Martins Fontes, no uso de suas atribuições legais, vem, _x000D_
 respeitosamente, indicar ao Poder Executivo Municipal que sejam realizados, em _x000D_
 caráter de urgência, serviços de manutenção e reparo na ponte localizada na Rua José _x000D_
 Ângelo Sene, importante ligação entre o bairro Jardim Boa Vista e o Centro de Campo _x000D_
 Florido.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/98/indicacao_n._15_de_2026_-_vereador_paulo_cesar_sabino_da_silva.pdf</t>
   </si>
   <si>
     <t>O Vereador PAULO CÉSAR SABINO DA SILVA, que este subscreve, propõe que_x000D_
 observadas as normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de_x000D_
 Campo Florido, Álysson Eduardo da Silva, que determine, junto ao setor competente, a prestação_x000D_
 de esclarecimentos e a adoção das providências necessárias em relação à placa de sinalização de_x000D_
 manutenção instalada na ponte localizada entre a Rua José Ângelo de Sene e a Rua Santa_x000D_
 Catarina, no Bairro Alto.</t>
   </si>
   <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/104/indicacao_n._18_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador PAULO CÉSAR SABINO DA SILVA, que este subscreve, propõe que _x000D_
+observadas as normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de _x000D_
+Campo Florido, Álysson Eduardo da Silva, que determine, junto ao setor competente, a realização _x000D_
+de manutenção com cascalhamento na Rua Horipino Joaquim da Costa, no Bairro Recanto das _x000D_
+Flores, tendo em vista a existência de buracos e a ausência de encabeçamento nas vias paralelas _x000D_
+que se interligam à referida rua, bem como a adequação de bueiro existente no local.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/107/ind_19.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora VANESSA ZAGO MELO, que esta subscreve, propõe que _x000D_
+observadas as normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito _x000D_
+Municipal de Campo Florido, Álysson Eduardo da Silva, e à Secretaria Municipal de _x000D_
+Educação, que institua um programa de fornecimento e distribuição gratuita de _x000D_
+abafadores de ruído (fones de ouvido com isolamento acústico) para alunos _x000D_
+diagnosticados com Transtorno do Espectro Autista (TEA) matriculados na rede pública _x000D_
+municipal de ensino.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/117/proposicao_indicacao_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador PEDRO ALCÂNTARA MARTINS FONTES , que esta subscreve, _x000D_
+propõe que observadas as normas regimentais, seja encaminhado INDICAÇÃO ao _x000D_
+Prefeito Municipal de Campo Florido, Álysson Eduardo da Silva, através da Secretaria _x000D_
+Municipal competente, que reforce a pintura de sinalização horizontal ("PARE") e faça a _x000D_
+implementação de novas sinalizações viárias.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/118/proposicao_indicacao_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador CARLOS LIMA, que esta subscreve, propõe que observadas as _x000D_
+normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de Campo _x000D_
+Florido, Álysson Eduardo da Silva, através da Secretaria Municipal competente, realize _x000D_
+em caráter de urgência os serviços de recapeamento asfáltico na Estrada Municipal que _x000D_
+integra as delimitações do Núcleo Jardim Boa Vista.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/121/indicacao_no_22.2026_-_indicacao_do_vereador_marcelo_ribeiro_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal _x000D_
+que estude a possibilidade de realizar a ornamentação _x000D_
+e decoração das vias públicas com o tema da Copa do _x000D_
+Mundo de Futebol.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/122/indicacao_no_23.2026_-_vereador_marcelo_ribeiro_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal _x000D_
+que estude a possibilidade de dar denominação ao _x000D_
+Ginásio Poliesportivo que está sendo construído em _x000D_
+nossa cidade com o nome do saudoso cidadão campo_x000D_
+floridense que menciona.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/123/indicacao_n._24_vanessa_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora VANESSA ZAGO MELO, que esta subscreve, propõe que observadas as _x000D_
+normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de Campo Florido, _x000D_
+Álysson Eduardo da Silva, para que sejam realizadas melhorias na iluminação do Cemitério _x000D_
+Municipal de Campo Florido - "Januário Evaristo Neto" e em seu entorno, com a instalação de _x000D_
+luminárias de LED e/ou manutenção da rede elétrica existente</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/124/indicacao_n._25_vanessa_insalubridade.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora VANESSA ZAGO MELO, que esta subscreve, propõe que observadas as _x000D_
+normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de Campo Florido, _x000D_
+Álysson Eduardo da Silva, para adoção das providências necessárias para contratação de empresa _x000D_
+e equipe técnica especializada em Medicina e Segurança do Trabalho, objetivando a realização de _x000D_
+levantamento técnico atualizado e individualizado das condições de trabalho dos servidores _x000D_
+públicos municipais, com emissão de novos laudos de insalubridade e periculosidade, em _x000D_
+conformidade com a legislação vigente e as Normas Regulamentadoras aplicáveis.</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/125/indicacao_n._26_vanessa_tea.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora VANESSA ZAGO MELO, que esta subscreve, propõe que observadas as _x000D_
+normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de Campo Florido, _x000D_
+Álysson Eduardo da Silva, a adoção de providências administrativas e regulamentares visando _x000D_
+assegurar a redução de carga horária de servidores públicos municipais com deficiência ou _x000D_
+responsáveis por dependentes com Transtorno do Espectro Autista (TEA) ou pessoa com _x000D_
+deficiência (PCD), sem prejuízo da remuneração e sem exigência de compensação de jornada, _x000D_
+mediante análise técnica individualizada.</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/128/proposicao_indicacao_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores ANTÔNIO CESAR MACHADO DA COSTA, CARLOS_x000D_
+LIMA, GILTON CESAR POVOA e MARCELO RIBEIRO GONÇALVES que esta_x000D_
+subscrevem, propõem que observadas as normas regimentais, seja encaminhado_x000D_
+INDICAÇÃO ao Prefeito Municipal de Campo Florido, Álysson Eduardo da Silva,_x000D_
+através da Secretaria Municipal competente, realize em caráter de urgência os serviços de_x000D_
+obra completa de pavimentação asfáltica na Estrada Municipal que integra as_x000D_
+delimitações do Núcleo Jardim Boa Vista, contemplando os serviços de terraplanagem,_x000D_
+sub-base, base, aplicação de massa asfáltica (CBUQ), além das obras acessórias de_x000D_
+drenagem pluvial, guias, sarjetas e sinalização viária.</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/134/indicacao_n._28_vanessa.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora VANESSA ZAGO MELO, que esta subscreve, propõe que observadas as_x000D_
+normas regimentais, seja encaminhado INDICAÇÃO ao Prefeito Municipal de Campo Florido,_x000D_
+Álysson Eduardo da Silva, para que determine à Secretaria Municipal de Obras, Infraestrutura,_x000D_
+Transporte e Serviços Públicos, ou outro setor competente, a realização de reforma e adequação_x000D_
+da sala de atendimento do Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/110/whatsapp_scan_2026-04-16_at_18.31.02.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA VANESSA ZAGO MELO que este subscreve, propõe que, observadas as normas regimentais no artigo 146 e artigo 164, 169, 251 todos do regimento interno desta casa legislativa, seja encaminhado  REQUERIMENTO ao prefeito Municipal de Campo Florido, Álysson Eduardo da silva, da necessidade de encaminhar a Câmara municipal de campo Florido conforme artigo 66, inciso XIX da lei orgânica do município no prazo legal enviar os documentos requerimentos pelo poder legislativo e apresentar resposta aos seguintes questionamentos</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/108/req_7.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora VANESSA ZAGO MELO que esta subscreve, propõe que, observadas as _x000D_
+normas regimentais com fundamento no artigo 146, § 1º, alínea e), e artigos 164, 169, 251 _x000D_
+todos do Regimento Interno desta Casa Legislativa, seja encaminhado _x000D_
+REQUERIMENTO ao Prefeito Municipal de Campo Florido, Álysson Eduardo da Silva, _x000D_
+para que este, por intermédio da Secretaria Municipal de Assistência Social (ou pasta _x000D_
+competente), preste as seguintes informações:</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/109/req_8.pdf</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/111/requerimento_no_09.2026_-_-_carlos_lima_-_servidores_do_nerei.pdf</t>
+  </si>
+  <si>
+    <t>O vereador CARLOS ALBERTO DE SOUSA LIMA que este subscreve, propõe _x000D_
+que, fundamentado no artigo 146, § 1º, “e”, do Regimento Interno desta Casa _x000D_
+Legislativa, observadas as demais normas regimentais, propõe que seja _x000D_
+encaminhado REQUERIMENTO ao Prefeito Municipal de Campo Florido, Sr. _x000D_
+Álysson Eduardo da Silva, solicitando que seja enviado a esta Casa Legislativa, _x000D_
+nos termos do Artigo 66, XIX, da Lei Orgânica do Município, no prazo legal, via _x000D_
+relatório circunstanciado as informações abaixo descritas:</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/112/requerimento_no_10.2026_-_-_luiz_vanessa_pedro_paulo_marcos_-_contratacao_pediatra.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a este subscrevem, requerem a Vossa Excelência, nos termos _x000D_
+regimentais, após apreciado pelo Plenário e sendo aprovado o teor deste _x000D_
+requerimento, que seja encaminhada correspondência ao Excelentíssimo Prefeito _x000D_
+Municipal de Campo Florido-MG, Sr. Álysson Eduardo da Silva, fundamentados_x000D_
+no artigo 146, § 1º, “e”, do Regimento Interno desta Casa Legislativa, observadas_x000D_
+as demais normas regimentais, REQUERERENDO informações sobre o _x000D_
+cumprimento de suas Emendas Individuais Impositivas à Lei Orçamentária para o _x000D_
+corrente Exercício de 2026, pela qual indicaram a contratação de serviços _x000D_
+médicos na especialidade pediatria.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/114/proposicao-requerimento_011-2026_2_1.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores MARCOS VINICÍUS CASTRO SOUSA, PAULO CÉSAR SABINO_x000D_
+DA SILVA, PEDRO ALCÂNTARA MARTINS FONTES E VANESSA ZAGO_x000D_
+MELO que estes subscrevem, propõe que, observadas as normas regimentais com_x000D_
+fundamento no artigo 146, § 1º, alínea e), e artigo 164, 169, 251 todos do Regimento_x000D_
+Interno desta Casa Legislativa, seja encaminhado REQUERIMENTO ao Prefeito_x000D_
+Municipal de Campo Florido, Álysson Eduardo da Silva, da necessidade de encaminhar a_x000D_
+Câmara Municipal de Campo Florido/MG conforme artigo 66, inciso XIX da Lei_x000D_
+Orgânica do Município, no prazo legal, prestar os seguintes esclarecimentos</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/119/proposicao-requerimento_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores MARCOS VINICÍUS CASTRO SOUSA, PAULO CÉSAR SABINO _x000D_
+DA SILVA, PEDRO ALCÂNTARA MARTINS FONTES E VANESSA ZAGO _x000D_
+MELO que estes subscrevem, propõe que, observadas as normas regimentais com _x000D_
+fundamento no artigo 146, § 1º, alínea e), e artigo 164, 169, 251 todos do Regimento _x000D_
+Interno desta Casa Legislativa, seja encaminhado REQUERIMENTO ao Prefeito _x000D_
+Municipal de Campo Florido, Álysson Eduardo da Silva, da necessidade de encaminhar à_x000D_
+Câmara Municipal de Campo Florido/MG conforme artigo 66, inciso XIX da Lei Orgânica _x000D_
+do Município, no prazo legal, os seguintes documentos:</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/129/proposicao_requerimento_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores, MARCOS VINÍCIUS CASTRO SOUSA, PAULO CÉSAR SABNO_x000D_
+DA SILVA, PEDRO ALCÂNTARA MARTINS FONTES e VANESSA ZAGO_x000D_
+MELO que esta subscrevem, propõe que, observadas as normas regimentais com_x000D_
+fundamento no artigo 146, § 1º, alínea e), e artigo 164, 169, 251 todos do Regimento_x000D_
+Interno desta Casa Legislativa, seja encaminhado REQUERIMENTO ao Prefeito_x000D_
+Municipal de Campo Florido, Álysson Eduardo da Silva, da necessidade de encaminhar_x000D_
+a Câmara Municipal de Campo Florido/MG conforme artigo 66, inciso XIX da Lei_x000D_
+Orgânica do Município, no prazo legal, enviar os documentos requeridos pelo Poder_x000D_
+Legislativo e apresentar resposta aos seguintes questionamentos, a saber:</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/137/requerimento_-no_14.2026_-_tac_copasa.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscrevem, no exercício de suas atribuições_x000D_
+constitucionais e legais de fiscalização dos atos da Administração Pública, com_x000D_
+fundamento na Lei Orgânica Municipal e no Regimento Interno desta Casa_x000D_
+Legislativa, requerem, após deliberação do Plenário, que seja encaminhado_x000D_
+expediente ao Excelentíssimo Senhor Prefeito Municipal de Campo Florido/MG,_x000D_
+Álysson Eduardo da Silva, para que, no prazo legal, encaminhe a esta Câmara_x000D_
+Municipal as informações e documentos abaixo especificados, nos termos do_x000D_
+artigo 66, inciso XIX, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/138/requerimento_no_15.2026_-___reurb.pdf</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/139/requerimento_no_16.2026__-itr.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscrevem, no exercício de suas atribuições constitucionais e_x000D_
+legais de fiscalização dos atos da Administração Pública, com fundamento na Lei_x000D_
+Orgânica Municipal e no Regimento Interno desta Casa Legislativa, requerem, após_x000D_
+deliberação do Plenário, que seja encaminhado expediente ao Excelentíssimo Senhor_x000D_
+Prefeito Municipal de Campo Florido/MG, Álysson Eduardo da Silva, para que, no prazo_x000D_
+legal, encaminhe a esta Câmara Municipal as informações e documentos abaixo_x000D_
+especificados, nos termos do artigo 66, inciso XIX, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/142/proposicao-requerimento_no_17.2026___correto.pdf</t>
+  </si>
+  <si>
+    <t>O vereador PEDRO ALCÂNTARA MARTINS FONTES que esta subscreve, propõe_x000D_
+que, observadas as normas regimentais com fundamento no artigo 146, § 1º, alínea e), e_x000D_
+artigo 164, 169, 251 todos do Regimento Interno desta Casa Legislativa, seja_x000D_
+encaminhado REQUERIMENTO ao Prefeito Municipal de Campo Florido, Álysson_x000D_
+Eduardo da Silva, em conformidade com o artigo 66, inciso XIX da Lei Orgânica do_x000D_
+Município e com fundamento nos princípios constitucionais da publicidade,_x000D_
+transparência e eficiência da Administração Pública, vem, respeitosamente, requerer que_x000D_
+seja encaminhada a esta Casa Legislativa a relação completa de todos os imóveis_x000D_
+atualmente alugados pelo Município de Campo Florido, independentemente da_x000D_
+secretaria, departamento ou órgão responsável pela contratação.</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>EMENDAS OU SUBEMENDAS</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/127/emenda_a_lei_organica_no_09_de_maio_de_2026_revisada_e_corrigida_1_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 134-A da Lei Orgânica do Município para adequar o _x000D_
+percentual das emendas impositivas individuais aos limites constitucionais e _x000D_
+instituir as emendas impositivas de bancada ao orçamento anual”.</t>
+  </si>
+  <si>
     <t>75</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÕES</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/mocao_de_aplauso_igreja_-_2026_1-_correta.docx.pdf</t>
   </si>
   <si>
     <t>Moção nº 01, de 05 de março de 2026, de autoria dos Vereadores Luz Henrique Pereira, Paulo Cesar Sabino da Silva, Pedro Alcantara Martins Fontes, Marcos Vinicius Castro Sousa e Vanessa Zago Melo, que “Concede a Moção de Aplausos a Igreja Pentecostal Luz do Mundo Ministério de Fogo de Campo Florido, pelos relevantes serviços prestados a Comunidade de Campo Florido”</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DA SESSÃO LEGISLATIVA ANTERIOR</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/70/ata_1a_reuniao_extraordinaria__realizada_no_dia_29.01.2026_-_1.pdf</t>
@@ -558,50 +1054,96 @@
 DIAS DO MÊS DE MARÇO DO ANO DE 2.026 (DOIS MIL E VINTE E SEIS).</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/ata_da_3a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_19.03.2026_-_1_2.pdf.crdownload</t>
   </si>
   <si>
     <t>ATA DA 3ª (TERCEIRA) REUNIÃO ORDINÁRIA, DO 3º (TERCEIRO) PERÍODO_x000D_
 LEGISLATIVO, DA 20ª (VIGESIMA) LEGISLATURA, REALIZADA AOS 19_x000D_
 (DEZENOVE) DIAS DO MÊS DE MARÇO DO ANO DE 2.026 (DOIS MIL E VINTE E_x000D_
 SEIS).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/94/ata_2a_reuniao_extraordinaria__realizada_no_dia_23.03.2026_-.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª ( SEGUNDA) REUNIÃO EXTRAORDINÁRIA, DO 3º (TERCEIRO) _x000D_
 PERÍODO LEGISLATIVO, DA 20ª (VIGESIMA) LEGISLATURA, REALIZADA AOS 23 _x000D_
 (VINTE E TRÊS) DIAS DO MÊS DE MARÇO DO ANO DE 2.026 (DOIS MIL E VINTE _x000D_
 E SEIS).</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/106/nao_confirmado_229409.crdownload</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª (QUARTA) REUNIÃO ORDINÁRIA, DO 3º (TERCEIRO) PERÍODO_x000D_
+LEGISLATIVO, DA 20ª (VIGESIMA) LEGISLATURA, REALIZADA AO 1º (PRIMEIRO)_x000D_
+DIA DO MÊS DE ABRIL DO ANO DE 2.026 (DOIS MIL E VINTE E SEIS).</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/113/ata_da_5a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_16.04.2026_-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª (QUINTA) REUNIÃO ORDINÁRIA, DO 3º (TERCEIRO) PERÍODO _x000D_
+LEGISLATIVO, DA 20ª (VIGESIMA) LEGISLATURA, REALIZADA AOS 16_x000D_
+(DEZESSEIS) DIAS DO MÊS DE ABRIL DO ANO DE 2.026 (DOIS MIL E VINTE E_x000D_
+SEIS)._x000D_
+Veread</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/126/ata_da_6a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_07.05.2026_-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª (SEXTA) REUNIÃO ORDINÁRIA, DO 3º (TERCEIRO) PERÍODO_x000D_
+LEGISLATIVO, DA 20ª (VIGESIMA) LEGISLATURA, REALIZADA AOS 07 (SETE)_x000D_
+DIAS DO MÊS DE MAIO DO ANO DE 2.026 (DOIS MIL E VINTE E SEIS).</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/136/ata_da_7a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_21.05.2026_-.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª (SETIMA) REUNIÃO ORDINÁRIA, DO 3º (TERCEIRO) PERÍODO_x000D_
+LEGISLATIVO, DA 20ª (VIGÉSIMA) LEGISLATURA, REALIZADA AOS 21 (VINTE E_x000D_
+UM) DIAS DO MÊS DE MAIO DO ANO DE 2.026 (DOIS MIL E VINTE E SEIS).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -905,56 +1447,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/dispoe_sobre_a_criacao_de_vagas_para_o_cargo_de.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_dispoe_sobre_a_doacao_de_terreno_do_patrimonio_municipal_com_encargos_a_igreja_pentecostal_luz_do_mundo_ministerio_de_fogo_de_campo_florido_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/63/projeto_de_lei_reinstitui_o_dia_17_de_dezembro_como_feriado_civil_municipal_alusivo_a_emancipacao_politico_administrativa_do_municipio_de_campo_florido_mg_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/dispoe_sobre_a_criacao_de_vagas_para_o_cargo_de.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/projeto-de-lei-no-07-2026-concede-reajuste-aos-servidores-da-camara-_1_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/68/projeto-de-lei-no-09-2026-institui-o-dia-da-guarda-mirim.pdf.crdownload" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_no_10.2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_complementar__11.2026_altera_o_codigo_tributario_municipal_para_revogar_a_taxa_de_manejo_de_residuos_solidos_e_da_outras_providencias__1_1.docx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_no_12.2026_-__declaracao_de_utilidade_publica_3_1.doc_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_complementar_no_13.2026_-_institui_o_programa_municipal_de_recuperacao_fiscal_refis_campo_florido_2026_e_contem_outras_disposicoes__2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/projeto_de_lei_no_15.2026_-__-institui_semana_municipal_de_conscientizacao_do_autismo.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/projeto_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/projeto_de_lei_n_19_-_institui_o_programa_cuidando_de_quem_cuida_vereadora_vanessa-_certo_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/projeto_de_decreto_legislativo_no_01.2026_-titulo_cidadao_honorario_luiz_euripedes_ferreira_autor_vereador_pedro_alcantara.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/projeto_de_decreto_legislativo_no_02.2026_-_titulo_cidadao_honorario_tarsio_amaral_oliveira_autor_vereador_pedro_alcantara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/projeto_de_decreto_legislativo_no_03.2026_-_titulo_cidadao_honorario_marcelo_gomes_amaral_autor_vereador_pedro_alcantara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/69/decreto-legislativo-04-_1_.pdf.crdownload" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/projeto_resolucao_no_01.2026_-_resolucao_mesa_diretora_cmcp_-_recomendacao_mpc_-_19_01_26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/projeto_de_resolucao_no_02.2026_-_procuradoria_da_mulher_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/103/projeto_de_resolucao_no_03.2026_-__-_altera_diarias_da_camara_-_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/101/resolucao_licitacoes_e_contratacoes_na_forma_presencial_e_eletronica_-_cmcf_1_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/102/resolucao_regulamentando_licitacoes_-_cmf_-_ajustado_01_04_26_3_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/indicacao__no_09.2026_-_-_antonio_cesar_-_ubs.docx.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_10.2026__-_antonio_cesar_-_cemei.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/indicacao_n._11_de_2026_-_vereador_paulo_cesar_sabino_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/95/indicacao_no_12.2026-_isencao_iptu_autista_vereador_gilton_cesar_povoa.pdf.crdownload" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/96/indicacao__no_13..2026_-__marco_vinicius_castro_sousa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/97/indicacao_no_14.2026-_isencao_iptu_autista_vereador_pedro_alcantara_martins_fontes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/98/indicacao_n._15_de_2026_-_vereador_paulo_cesar_sabino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/mocao_de_aplauso_igreja_-_2026_1-_correta.docx.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/70/ata_1a_reuniao_extraordinaria__realizada_no_dia_29.01.2026_-_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/ata_da_1a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_19.02.2026_-.doc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/nao_confirmado_162588.crdownload" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/ata_da_3a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_19.03.2026_-_1_2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/94/ata_2a_reuniao_extraordinaria__realizada_no_dia_23.03.2026_-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/dispoe_sobre_a_criacao_de_vagas_para_o_cargo_de.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_dispoe_sobre_a_doacao_de_terreno_do_patrimonio_municipal_com_encargos_a_igreja_pentecostal_luz_do_mundo_ministerio_de_fogo_de_campo_florido_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/63/projeto_de_lei_reinstitui_o_dia_17_de_dezembro_como_feriado_civil_municipal_alusivo_a_emancipacao_politico_administrativa_do_municipio_de_campo_florido_mg_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/dispoe_sobre_a_criacao_de_vagas_para_o_cargo_de.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/projeto-de-lei-no-07-2026-concede-reajuste-aos-servidores-da-camara-_1_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/68/projeto-de-lei-no-09-2026-institui-o-dia-da-guarda-mirim.pdf.crdownload" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_no_10.2026_1.docx_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_complementar__11.2026_altera_o_codigo_tributario_municipal_para_revogar_a_taxa_de_manejo_de_residuos_solidos_e_da_outras_providencias__1_1.docx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_no_12.2026_-__declaracao_de_utilidade_publica_3_1.doc_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/99/projeto_de_lei_complementar_no_13.2026_-_institui_o_programa_municipal_de_recuperacao_fiscal_refis_campo_florido_2026_e_contem_outras_disposicoes__2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/projeto_de_lei_14.2026_-_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/projeto_de_lei_no_15.2026_-__-institui_semana_municipal_de_conscientizacao_do_autismo.docx.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/projeto_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/projeto_de_lei_n_19_-_institui_o_programa_cuidando_de_quem_cuida_vereadora_vanessa-_certo_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/105/projeto_de_lei_no_20.2026_-_ldo_projeto_de_lei_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_do_exercicio_financeiro_de_2027_.pdf.crdownload" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/120/projeto_de_lei_complementar_no_21.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/130/projeto_de_lei_credito_adicional_especial_superavit_financeiro_portarias_gm_ms_n_2819_2023_e_2875_2023__1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/131/projeto_de_lei_credito_adicional_especial_por_excesso_de_arrecadacao_creche_pro_infancia_r_2_504_420_20__1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/132/projeto_de_lei_abertura_de_credito_adicional_especial_construcao_de_ubs_r_1_988_000_00_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/projeto_de_decreto_legislativo_no_01.2026_-titulo_cidadao_honorario_luiz_euripedes_ferreira_autor_vereador_pedro_alcantara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/projeto_de_decreto_legislativo_no_02.2026_-_titulo_cidadao_honorario_tarsio_amaral_oliveira_autor_vereador_pedro_alcantara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/projeto_de_decreto_legislativo_no_03.2026_-_titulo_cidadao_honorario_marcelo_gomes_amaral_autor_vereador_pedro_alcantara.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/69/decreto-legislativo-04-_1_.pdf.crdownload" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/115/projeto_decreto_lei_05-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/116/projeto_decreto_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/projeto_resolucao_no_01.2026_-_resolucao_mesa_diretora_cmcp_-_recomendacao_mpc_-_19_01_26.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/projeto_de_resolucao_no_02.2026_-_procuradoria_da_mulher_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/103/projeto_de_resolucao_no_03.2026_-__-_altera_diarias_da_camara_-_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/101/resolucao_licitacoes_e_contratacoes_na_forma_presencial_e_eletronica_-_cmcf_1_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/102/resolucao_regulamentando_licitacoes_-_cmf_-_ajustado_01_04_26_3_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/133/resolucao_no_06.2026_-_estabelece_o_orcamento_da_camara_municipal_de_campo_florido_para_o_exercicio_de_2027_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/135/resolucao_7_e_formulario_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/indicacao__no_09.2026_-_-_antonio_cesar_-_ubs.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/indicacao_no_10.2026__-_antonio_cesar_-_cemei.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/indicacao_n._11_de_2026_-_vereador_paulo_cesar_sabino_da_silva.docx.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/95/indicacao_no_12.2026-_isencao_iptu_autista_vereador_gilton_cesar_povoa.pdf.crdownload" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/96/indicacao__no_13..2026_-__marco_vinicius_castro_sousa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/97/indicacao_no_14.2026-_isencao_iptu_autista_vereador_pedro_alcantara_martins_fontes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/98/indicacao_n._15_de_2026_-_vereador_paulo_cesar_sabino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/104/indicacao_n._18_de_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/107/ind_19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/117/proposicao_indicacao_020-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/118/proposicao_indicacao_021-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/121/indicacao_no_22.2026_-_indicacao_do_vereador_marcelo_ribeiro_goncalves.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/122/indicacao_no_23.2026_-_vereador_marcelo_ribeiro_goncalves.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/123/indicacao_n._24_vanessa_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/124/indicacao_n._25_vanessa_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/125/indicacao_n._26_vanessa_tea.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/128/proposicao_indicacao_027-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/134/indicacao_n._28_vanessa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/110/whatsapp_scan_2026-04-16_at_18.31.02.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/108/req_7.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/109/req_8.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/111/requerimento_no_09.2026_-_-_carlos_lima_-_servidores_do_nerei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/112/requerimento_no_10.2026_-_-_luiz_vanessa_pedro_paulo_marcos_-_contratacao_pediatra.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/114/proposicao-requerimento_011-2026_2_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/119/proposicao-requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/129/proposicao_requerimento_13-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/137/requerimento_-no_14.2026_-_tac_copasa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/138/requerimento_no_15.2026_-___reurb.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/139/requerimento_no_16.2026__-itr.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/142/proposicao-requerimento_no_17.2026___correto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/127/emenda_a_lei_organica_no_09_de_maio_de_2026_revisada_e_corrigida_1_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/mocao_de_aplauso_igreja_-_2026_1-_correta.docx.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/70/ata_1a_reuniao_extraordinaria__realizada_no_dia_29.01.2026_-_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/ata_da_1a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_19.02.2026_-.doc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/nao_confirmado_162588.crdownload" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/ata_da_3a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_19.03.2026_-_1_2.pdf.crdownload" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/94/ata_2a_reuniao_extraordinaria__realizada_no_dia_23.03.2026_-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/106/nao_confirmado_229409.crdownload" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/113/ata_da_5a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_16.04.2026_-.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/126/ata_da_6a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_07.05.2026_-.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campoflorido.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/136/ata_da_7a_reuniao_ordinaria_do_3o_periodo_legislativo_realizada_no_dia_21.05.2026_-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1221,718 +1763,1606 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H19" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" t="s">
         <v>101</v>
       </c>
-      <c r="B25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="E28" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="E29" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
         <v>121</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="H31" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E32" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E33" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="E36" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H36" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>87</v>
+        <v>40</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E38" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" t="s">
+        <v>145</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" t="s">
+        <v>145</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H42" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>60</v>
+      </c>
+      <c r="D43" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" t="s">
+        <v>145</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>166</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" t="s">
+        <v>145</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" t="s">
+        <v>144</v>
+      </c>
+      <c r="E45" t="s">
+        <v>145</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" t="s">
+        <v>144</v>
+      </c>
+      <c r="E46" t="s">
+        <v>145</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H46" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D47" t="s">
+        <v>144</v>
+      </c>
+      <c r="E47" t="s">
+        <v>145</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" t="s">
+        <v>145</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>181</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>92</v>
+      </c>
+      <c r="D49" t="s">
+        <v>144</v>
+      </c>
+      <c r="E49" t="s">
+        <v>145</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H49" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>96</v>
+      </c>
+      <c r="D50" t="s">
+        <v>144</v>
+      </c>
+      <c r="E50" t="s">
+        <v>145</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H50" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>188</v>
+      </c>
+      <c r="D51" t="s">
+        <v>144</v>
+      </c>
+      <c r="E51" t="s">
+        <v>145</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H51" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" t="s">
+        <v>144</v>
+      </c>
+      <c r="E52" t="s">
+        <v>145</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H52" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>196</v>
+      </c>
+      <c r="D53" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" t="s">
+        <v>145</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H53" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>200</v>
+      </c>
+      <c r="D54" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" t="s">
+        <v>145</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H54" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>203</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" t="s">
+        <v>205</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H55" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>208</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56" t="s">
+        <v>205</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>212</v>
+      </c>
+      <c r="D57" t="s">
+        <v>204</v>
+      </c>
+      <c r="E57" t="s">
+        <v>205</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H57" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58" t="s">
+        <v>205</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H58" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>217</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" t="s">
+        <v>204</v>
+      </c>
+      <c r="E59" t="s">
+        <v>205</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H59" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" t="s">
+        <v>204</v>
+      </c>
+      <c r="E60" t="s">
+        <v>205</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H60" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>223</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" t="s">
+        <v>204</v>
+      </c>
+      <c r="E61" t="s">
+        <v>205</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H61" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" t="s">
+        <v>205</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H62" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>229</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>56</v>
+      </c>
+      <c r="D63" t="s">
+        <v>204</v>
+      </c>
+      <c r="E63" t="s">
+        <v>205</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H63" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>232</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>60</v>
+      </c>
+      <c r="D64" t="s">
+        <v>204</v>
+      </c>
+      <c r="E64" t="s">
+        <v>205</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H64" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>234</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>64</v>
+      </c>
+      <c r="D65" t="s">
+        <v>204</v>
+      </c>
+      <c r="E65" t="s">
+        <v>205</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H65" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>68</v>
+      </c>
+      <c r="D66" t="s">
+        <v>204</v>
+      </c>
+      <c r="E66" t="s">
+        <v>205</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H66" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>240</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>241</v>
+      </c>
+      <c r="E67" t="s">
+        <v>242</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H67" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>246</v>
+      </c>
+      <c r="E68" t="s">
+        <v>247</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H68" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>251</v>
+      </c>
+      <c r="E69" t="s">
+        <v>252</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H69" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>255</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>16</v>
+      </c>
+      <c r="D70" t="s">
+        <v>251</v>
+      </c>
+      <c r="E70" t="s">
+        <v>252</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H70" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>258</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>108</v>
+      </c>
+      <c r="D71" t="s">
+        <v>251</v>
+      </c>
+      <c r="E71" t="s">
+        <v>252</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H71" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>261</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" t="s">
+        <v>251</v>
+      </c>
+      <c r="E72" t="s">
+        <v>252</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H72" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>264</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>24</v>
       </c>
-      <c r="D40" t="s">
-[...9 lines deleted...]
-        <v>154</v>
+      <c r="D73" t="s">
+        <v>251</v>
+      </c>
+      <c r="E73" t="s">
+        <v>252</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H73" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>267</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>28</v>
+      </c>
+      <c r="D74" t="s">
+        <v>251</v>
+      </c>
+      <c r="E74" t="s">
+        <v>252</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H74" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>270</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75" t="s">
+        <v>251</v>
+      </c>
+      <c r="E75" t="s">
+        <v>252</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H75" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>273</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>212</v>
+      </c>
+      <c r="D76" t="s">
+        <v>251</v>
+      </c>
+      <c r="E76" t="s">
+        <v>252</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H76" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>276</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77" t="s">
+        <v>251</v>
+      </c>
+      <c r="E77" t="s">
+        <v>252</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H77" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>